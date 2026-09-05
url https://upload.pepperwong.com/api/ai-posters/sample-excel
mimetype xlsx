--- v0 (2026-07-07)
+++ v1 (2026-09-05)
@@ -1,280 +1,1790 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...37 lines deleted...]
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30318"/>
   <workbookPr/>
-  <workbookProtection/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://aswatsongroup-my.sharepoint.com/personal/hoiting_yip_aswatson_com/Documents/"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{84A42A45-8170-4F2D-AF74-CBBE090B44B7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="1" autoFilterDateGrouping="1"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="_ai_template_mapping" sheetId="1" state="hidden" r:id="rId1"/>
-[...40 lines deleted...]
-    <sheet name="Weekly RHD-A4 Poster-18" sheetId="42" state="visible" r:id="rId42"/>
+    <sheet name="Option1_Finalize" sheetId="4" r:id="rId1"/>
+    <sheet name="Original" sheetId="2" r:id="rId2"/>
+    <sheet name="Option 1" sheetId="3" r:id="rId3"/>
+    <sheet name="Index" sheetId="6" r:id="rId4"/>
   </sheets>
-  <definedNames/>
-  <calcPr calcId="124519" fullCalcOnLoad="1"/>
+  <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Option1_Finalize!$A$1:$AN$1</definedName>
+  </definedNames>
+  <calcPr calcId="191028"/>
+  <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
+<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="400" uniqueCount="206">
+  <si>
+    <t>Banner (PNS/ Lifestyle)</t>
+  </si>
+  <si>
+    <t>BU</t>
+  </si>
+  <si>
+    <t>Format</t>
+  </si>
+  <si>
+    <t>Template</t>
+  </si>
+  <si>
+    <t>Promotion Start Date</t>
+  </si>
+  <si>
+    <t>Promotion End Date</t>
+  </si>
+  <si>
+    <t>Mechanic (Header)</t>
+  </si>
+  <si>
+    <t>Item Brand (English)</t>
+  </si>
+  <si>
+    <t>Item Description (English)</t>
+  </si>
+  <si>
+    <t>Item Brand (Chinese)</t>
+  </si>
+  <si>
+    <t>Item Description (Chinese)</t>
+  </si>
+  <si>
+    <t>size</t>
+  </si>
+  <si>
+    <t>Item Code 
+(image 1)</t>
+  </si>
+  <si>
+    <t>Item Code 
+(image 2)</t>
+  </si>
+  <si>
+    <t>Item Code 
+(image 3)</t>
+  </si>
+  <si>
+    <t>PSP</t>
+  </si>
+  <si>
+    <t>Buy Unit</t>
+  </si>
+  <si>
+    <t>ASP</t>
+  </si>
+  <si>
+    <t>Single Price</t>
+  </si>
+  <si>
+    <t>Total Value</t>
+  </si>
+  <si>
+    <t>unit</t>
+  </si>
+  <si>
+    <t>unit_eng</t>
+  </si>
+  <si>
+    <t>Discount
+(Chinese)</t>
+  </si>
+  <si>
+    <t>Discount
+(ENG) XX% off</t>
+  </si>
+  <si>
+    <t>Freebie
+Item Brand (English)</t>
+  </si>
+  <si>
+    <t>Freebie
+Item Description (English)</t>
+  </si>
+  <si>
+    <t>Freebie
+Item Brand (Chinese)</t>
+  </si>
+  <si>
+    <t>Freebie
+Item Description (Chinese)</t>
+  </si>
+  <si>
+    <t>Freebie bubble (Chinese)</t>
+  </si>
+  <si>
+    <t>Freebie bubble
+(English)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Freebie unit
+</t>
+  </si>
+  <si>
+    <t>Freebie
+Item Code 
+(image 1)</t>
+  </si>
+  <si>
+    <t>Freebie
+Item Code 
+(image 2)</t>
+  </si>
+  <si>
+    <t>Freebie
+Item Code 
+(image 3)</t>
+  </si>
+  <si>
+    <t>Freebie remarks</t>
+  </si>
+  <si>
+    <t>T&amp;C (Chinese)</t>
+  </si>
+  <si>
+    <t>T&amp;C (Eng)</t>
+  </si>
+  <si>
+    <t>Remarks
+(優惠以貨品單件價格計算)
+(折實價已反映在價錢牌上)</t>
+  </si>
+  <si>
+    <t>Remarks
+(Offer is applicable to single price item)
+(The discounted price is reflected on the price tag)</t>
+  </si>
+  <si>
+    <t>PNS</t>
+  </si>
+  <si>
+    <t>BG</t>
+  </si>
+  <si>
+    <t>A4 Horizontal Poster + Talker</t>
+  </si>
+  <si>
+    <t>PNP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nissin </t>
+  </si>
+  <si>
+    <t>Modified Chili Tomato Flavored Cup Noodles</t>
+  </si>
+  <si>
+    <t>日清</t>
+  </si>
+  <si>
+    <t>魔改造辣椒番茄味杯麵 XX克</t>
+  </si>
+  <si>
+    <t>image1</t>
+  </si>
+  <si>
+    <t>image2</t>
+  </si>
+  <si>
+    <t>image3</t>
+  </si>
+  <si>
+    <t>杯</t>
+  </si>
+  <si>
+    <t>Cups</t>
+  </si>
+  <si>
+    <t>Fresh</t>
+  </si>
+  <si>
+    <t>Fresh A5 Vertical + A4 vertical&amp;horizontal Poster</t>
+  </si>
+  <si>
+    <t>Wans</t>
+  </si>
+  <si>
+    <t>Chicken xx</t>
+  </si>
+  <si>
+    <t>溫氏食品</t>
+  </si>
+  <si>
+    <t>冰鮮稻花雞</t>
+  </si>
+  <si>
+    <t>每隻</t>
+  </si>
+  <si>
+    <t>Per Pack</t>
+  </si>
+  <si>
+    <t>DF</t>
+  </si>
+  <si>
+    <t>DF/Fresh Talker</t>
+  </si>
+  <si>
+    <t>Kraft</t>
+  </si>
+  <si>
+    <t>Less Fat Slice Cheese/
+Singles Cheese 24's</t>
+  </si>
+  <si>
+    <t>卡夫</t>
+  </si>
+  <si>
+    <t>輕怡/獨立
+芝士片24片裝</t>
+  </si>
+  <si>
+    <t>每包</t>
+  </si>
+  <si>
+    <t>DF A5 vertical poster</t>
+  </si>
+  <si>
+    <t>Lavelee</t>
+  </si>
+  <si>
+    <t>Stick Bar 4's-all flavours</t>
+  </si>
+  <si>
+    <t>雪條4件裝</t>
+  </si>
+  <si>
+    <t>盒</t>
+  </si>
+  <si>
+    <t>Boxes</t>
+  </si>
+  <si>
+    <t>LG</t>
+  </si>
+  <si>
+    <t>Buy 1 Get 1</t>
+  </si>
+  <si>
+    <t>全線佳之選餅乾</t>
+  </si>
+  <si>
+    <t>只限同價及同系列</t>
+  </si>
+  <si>
+    <t>Applicable to same price and same series only</t>
+  </si>
+  <si>
+    <t>優惠以貨品單件價格計算</t>
+  </si>
+  <si>
+    <t>Offer is applicable to single price item</t>
+  </si>
+  <si>
+    <t>Buy 2 Get 1</t>
+  </si>
+  <si>
+    <t>BWS</t>
+  </si>
+  <si>
+    <t>Freebie</t>
+  </si>
+  <si>
+    <t>全線能量飲品買4支</t>
+  </si>
+  <si>
+    <t>Vita</t>
+  </si>
+  <si>
+    <t>Coffe Latte Flavoured Soyabean Milk 250mL 6's</t>
+  </si>
+  <si>
+    <t>維他</t>
+  </si>
+  <si>
+    <t>咖啡拿鐵味豆乳250毫升6包裝</t>
+  </si>
+  <si>
+    <t>送2排</t>
+  </si>
+  <si>
+    <t>Free 2 packs</t>
+  </si>
+  <si>
+    <t>贈品/換購品除外</t>
+  </si>
+  <si>
+    <t>Exclude freebie/redemption item</t>
+  </si>
+  <si>
+    <t>PNS+Lifestyle</t>
+  </si>
+  <si>
+    <t>Coffe Latte Flavoured Soyabean Milk / Jasmine Tea Soyabean Milk 250mL 6's</t>
+  </si>
+  <si>
+    <t>啡拿鐵味豆乳/茉莉花茶豆乳250毫升6包裝</t>
+  </si>
+  <si>
+    <t>送</t>
+  </si>
+  <si>
+    <t>Free</t>
+  </si>
+  <si>
+    <t>任選一排</t>
+  </si>
+  <si>
+    <t>Lifestyle</t>
+  </si>
+  <si>
+    <t>Discount %</t>
+  </si>
+  <si>
+    <t>買紅/白酒滿$600</t>
+  </si>
+  <si>
+    <t>香檳/氣泡酒/原箱優惠/贈品/換購品除外。優惠以單一發票及折實價計算。數量有限，售完即止。</t>
+  </si>
+  <si>
+    <t>Exclude Champagne/ sparkling wine/ case offer/ freebie/ redemption items. Offer is only applicable to each single transaction and discounted price. While stocks last.</t>
+  </si>
+  <si>
+    <t>折實價已反映在價錢牌上</t>
+  </si>
+  <si>
+    <t>The discounted price is reflected on the price tag</t>
+  </si>
+  <si>
+    <t>Redemption</t>
+  </si>
+  <si>
+    <t>買任何產品換購 / 
+買任何冷凍產品換購</t>
+  </si>
+  <si>
+    <t>Fisherman's Friend</t>
+  </si>
+  <si>
+    <t>Lozenges 25's</t>
+  </si>
+  <si>
+    <t>英國漁夫之寶</t>
+  </si>
+  <si>
+    <t>潤喉糖25克</t>
+  </si>
+  <si>
+    <t>包</t>
+  </si>
+  <si>
+    <t>Pack</t>
+  </si>
+  <si>
+    <t>初生嬰兒奶粉除外</t>
+  </si>
+  <si>
+    <t>Exclude Infant milk powder stage 1</t>
+  </si>
+  <si>
+    <t>LEE KUM KEE</t>
+  </si>
+  <si>
+    <t>Abalone In Premium Oyster Sauce 4's 180g</t>
+  </si>
+  <si>
+    <t>李錦記</t>
+  </si>
+  <si>
+    <t>即食鮑魚4隻裝180克</t>
+  </si>
+  <si>
+    <t>罐</t>
+  </si>
+  <si>
+    <t>Cans</t>
+  </si>
+  <si>
+    <t>百加樂</t>
+  </si>
+  <si>
+    <t>買任何產品滿$100換購</t>
+  </si>
+  <si>
+    <t>Authentic Tea House</t>
+  </si>
+  <si>
+    <t>No Sugar Tea Drink
+250mL 6's</t>
+  </si>
+  <si>
+    <t>淳。茶舍</t>
+  </si>
+  <si>
+    <t>無糖茶飲品
+250毫升6包裝</t>
+  </si>
+  <si>
+    <t>排</t>
+  </si>
+  <si>
+    <t>item_name</t>
+  </si>
+  <si>
+    <t>item_name_eng</t>
+  </si>
+  <si>
+    <t>price</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>logo</t>
+  </si>
+  <si>
+    <t>image4</t>
+  </si>
+  <si>
+    <t>brand</t>
+  </si>
+  <si>
+    <t>brand_eng</t>
+  </si>
+  <si>
+    <t>bundle_price</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>bundle_qty</t>
+  </si>
+  <si>
+    <t>code</t>
+  </si>
+  <si>
+    <t>period</t>
+  </si>
+  <si>
+    <t>origin</t>
+  </si>
+  <si>
+    <t>origin_eng</t>
+  </si>
+  <si>
+    <t>number</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>number_eng</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>need_price</t>
+  </si>
+  <si>
+    <t>title</t>
+  </si>
+  <si>
+    <t>title_eng</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>title_code2</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>value</t>
+  </si>
+  <si>
+    <t>Discount</t>
+  </si>
+  <si>
+    <t>Discount2</t>
+  </si>
+  <si>
+    <t>Discount_off</t>
+  </si>
+  <si>
+    <t>Discount_off2</t>
+  </si>
+  <si>
+    <t>bundle_qty_1</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>bundle_qty2</t>
+  </si>
+  <si>
+    <t>bundle_qty2_1</t>
+  </si>
+  <si>
+    <t>template</t>
+  </si>
+  <si>
+    <t>日清魔改造辣椒番茄味杯麵</t>
+  </si>
+  <si>
+    <t>Nissin Modified Chili Tomato Flavored Cup Noodles</t>
+  </si>
+  <si>
+    <t>1.png</t>
+  </si>
+  <si>
+    <t>2.png</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>3.png</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>4.png</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Nissin Foods</t>
+  </si>
+  <si>
+    <t>16/1-22/1/2026</t>
+  </si>
+  <si>
+    <t>Packs</t>
+  </si>
+  <si>
+    <t>平均</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>每包</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>香港</t>
+  </si>
+  <si>
+    <t>hong kong</t>
+  </si>
+  <si>
+    <t>(價值 Value $29)</t>
+  </si>
+  <si>
+    <t>百加樂</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>logo.png</t>
+  </si>
+  <si>
+    <t>買任何產品加購</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Buy any items" to redeem</t>
+  </si>
+  <si>
+    <t>買任何加購_Hor_A4.png</t>
+  </si>
+  <si>
+    <t>換一包</t>
+  </si>
+  <si>
+    <t>redeem one pack</t>
+  </si>
+  <si>
+    <t>買任何加購_Vertical_A4.png</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>買任何加購_貨架條.png</t>
+  </si>
+  <si>
+    <t>全線〇〇〇產品</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>All 〇〇〇 Products</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>買折</t>
+  </si>
+  <si>
+    <t>1.png</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>買產品加購</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>買物加購</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>Promotion Start (DD/MM/YYYY)</t>
+  </si>
+  <si>
+    <t>Promotion End (DD/MM/YYYY)</t>
+  </si>
+  <si>
+    <t>Item Brand (Chi)</t>
+  </si>
+  <si>
+    <t>Item Description (Chi)</t>
+  </si>
+  <si>
+    <t>Item code (image 1)</t>
+  </si>
+  <si>
+    <t>Item code (image 2)</t>
+  </si>
+  <si>
+    <t>Item code (image 3)</t>
+  </si>
+  <si>
+    <t>Item code (image 4)</t>
+  </si>
+  <si>
+    <t>Mechanics (Chi)</t>
+  </si>
+  <si>
+    <t>Mechanics (Eng)</t>
+  </si>
+  <si>
+    <t>平均</t>
+  </si>
+  <si>
+    <t>買任何加購_Vertical_A4.png</t>
+  </si>
+  <si>
+    <t>買物加購</t>
+  </si>
+  <si>
+    <t>Version</t>
+  </si>
+  <si>
+    <t>HBA</t>
+  </si>
+  <si>
+    <t>A4 Vertical Poster</t>
+  </si>
+  <si>
+    <t>HC</t>
+  </si>
+  <si>
+    <t>Buy 2nd at $1</t>
+  </si>
+  <si>
+    <t>Buy 2nd at half price</t>
+  </si>
+  <si>
+    <t>DF = A4 Horizontal -&gt; A4 Vertical</t>
+  </si>
+  <si>
+    <t>Fresh = A4 Horizontal + Vertical</t>
+  </si>
+</sst>
+</file>
+
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...1 lines deleted...]
-  <fonts count="2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <numFmts count="2">
+    <numFmt numFmtId="164" formatCode="[$-409]d\-mmm;@"/>
+    <numFmt numFmtId="165" formatCode="&quot;$&quot;#,##0.00"/>
+  </numFmts>
+  <fonts count="13">
     <font>
+      <sz val="11"/>
+      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <color theme="1"/>
-      <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b val="1"/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="136"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Calibri"/>
+      <family val="3"/>
+      <charset val="136"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="新細明體"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="新細明體"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="5">
+  <fills count="12">
     <fill>
-      <patternFill/>
+      <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00D9EAF7"/>
+        <fgColor rgb="FF1F4E78"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00FFF2CC"/>
+        <fgColor rgb="FFDDEBF7"/>
+        <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00D9EAD3"/>
+        <fgColor theme="9" tint="0.79998168889431442"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0" tint="-0.14999847407452621"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.39997558519241921"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFB8CCE4"/>
+        <bgColor rgb="FFB8CCE4"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFDCE6F1"/>
+        <bgColor rgb="FFDCE6F1"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.79998168889431442"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFF99"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFC000"/>
+        <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="1">
+  <borders count="9">
     <border>
       <left/>
       <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFD9E2F3"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFD9E2F3"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFD9E2F3"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFD9E2F3"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFFFFFFF"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color rgb="FFFFFFFF"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFFFFFFF"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFFFFFFF"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color rgb="FFFFFFFF"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFD9E2F3"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFD9E2F3"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFD9E2F3"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
-[...2 lines deleted...]
-      <alignment vertical="top" wrapText="1"/>
+  <cellXfs count="35">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="0" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="0" fillId="6" borderId="6" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="16" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="10" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="10" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="10" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="11" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="11" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="10" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="10" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
-    <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
+    <cellStyle name="一般" xfId="0" builtinId="0"/>
   </cellStyles>
+  <dxfs count="35">
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="新細明體"/>
+        <family val="2"/>
+        <charset val="136"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="新細明體"/>
+        <family val="2"/>
+        <charset val="136"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="新細明體"/>
+        <family val="2"/>
+        <charset val="136"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="新細明體"/>
+        <family val="2"/>
+        <charset val="136"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="新細明體"/>
+        <family val="2"/>
+        <charset val="136"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="新細明體"/>
+        <family val="2"/>
+        <charset val="136"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="新細明體"/>
+        <family val="2"/>
+        <charset val="136"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="新細明體"/>
+        <family val="2"/>
+        <charset val="136"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="新細明體"/>
+        <family val="2"/>
+        <charset val="136"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="新細明體"/>
+        <family val="2"/>
+        <charset val="136"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="新細明體"/>
+        <family val="2"/>
+        <charset val="136"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="新細明體"/>
+        <family val="2"/>
+        <charset val="136"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="新細明體"/>
+        <family val="2"/>
+        <charset val="136"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="新細明體"/>
+        <family val="2"/>
+        <charset val="136"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="新細明體"/>
+        <family val="2"/>
+        <charset val="136"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="新細明體"/>
+        <family val="2"/>
+        <charset val="136"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="新細明體"/>
+        <family val="2"/>
+        <charset val="136"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="新細明體"/>
+        <family val="2"/>
+        <charset val="136"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="新細明體"/>
+        <family val="2"/>
+        <charset val="136"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="新細明體"/>
+        <family val="2"/>
+        <charset val="136"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="新細明體"/>
+        <family val="2"/>
+        <charset val="136"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="新細明體"/>
+        <family val="2"/>
+        <charset val="136"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="新細明體"/>
+        <family val="2"/>
+        <charset val="136"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="新細明體"/>
+        <family val="2"/>
+        <charset val="136"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="新細明體"/>
+        <family val="2"/>
+        <charset val="136"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="新細明體"/>
+        <family val="2"/>
+        <charset val="136"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FFFFFFFF"/>
+        <name val="新細明體"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FF1F4E78"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color rgb="FFD9E2F3"/>
+        </left>
+        <right style="thin">
+          <color rgb="FFD9E2F3"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+  </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
-  <colors>
-[...66 lines deleted...]
-  </colors>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet18.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet19.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet20.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet21.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet22.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet23.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet24.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet25.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet26.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet27.xml" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet28.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet29.xml" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet30.xml" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet31.xml" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet32.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet33.xml" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet34.xml" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet35.xml" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet36.xml" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet37.xml" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet38.xml" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet39.xml" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet40.xml" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet41.xml" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet42.xml" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId44" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+</file>
+
+<file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{D60DE9B3-0E44-4BD8-9E98-12889007C8CA}" name="表格1" displayName="表格1" ref="A1:AG9" totalsRowShown="0" headerRowDxfId="34" dataDxfId="33">
+  <autoFilter ref="A1:AG9" xr:uid="{D60DE9B3-0E44-4BD8-9E98-12889007C8CA}"/>
+  <tableColumns count="33">
+    <tableColumn id="1" xr3:uid="{BD7155E3-8E1B-41A6-837C-1AE3D4593291}" name="item_name" dataDxfId="32"/>
+    <tableColumn id="2" xr3:uid="{67272CDF-1106-468E-B0CB-F326D3FF3E5C}" name="item_name_eng" dataDxfId="31"/>
+    <tableColumn id="3" xr3:uid="{F0B670CB-8FE9-45A0-8E23-30645E8FE170}" name="price" dataDxfId="30"/>
+    <tableColumn id="4" xr3:uid="{A4177DC9-E1E3-4574-ABCF-87B34A1C2DFF}" name="logo" dataDxfId="29"/>
+    <tableColumn id="5" xr3:uid="{F42B63A5-F455-428E-8F73-02C34C26A01D}" name="image1" dataDxfId="28"/>
+    <tableColumn id="6" xr3:uid="{0F857664-B26A-47D3-A201-EDC310C370C2}" name="image2" dataDxfId="27"/>
+    <tableColumn id="7" xr3:uid="{E65F6F33-3FEA-4D55-89BE-3B606DE4077B}" name="image3" dataDxfId="26"/>
+    <tableColumn id="8" xr3:uid="{E45BDCBD-42DC-41E3-AA68-4AF268EE77C5}" name="image4" dataDxfId="25"/>
+    <tableColumn id="9" xr3:uid="{9D79DEDC-A8B4-44EF-BFD6-0044475300CD}" name="brand" dataDxfId="24"/>
+    <tableColumn id="10" xr3:uid="{38556986-4A84-433F-AEA7-1A13E395F5B2}" name="brand_eng" dataDxfId="23"/>
+    <tableColumn id="11" xr3:uid="{2B1B4D0B-E23C-497D-BABF-0A8F1936F94D}" name="bundle_price" dataDxfId="22"/>
+    <tableColumn id="12" xr3:uid="{EAD72E67-F265-45DA-9EDD-0497244E74E5}" name="bundle_qty" dataDxfId="21"/>
+    <tableColumn id="13" xr3:uid="{B0EC020A-2337-43D0-89A9-CABE495E1FA0}" name="code" dataDxfId="20"/>
+    <tableColumn id="14" xr3:uid="{EDDAE2AE-AC06-4AF9-99B9-7469ADB6AEBC}" name="period" dataDxfId="19"/>
+    <tableColumn id="15" xr3:uid="{62A48F24-B11A-4247-9083-60FD502B0F35}" name="origin" dataDxfId="18"/>
+    <tableColumn id="16" xr3:uid="{E2A5581F-100B-4107-B3BA-AF3C5656BF3E}" name="origin_eng" dataDxfId="17"/>
+    <tableColumn id="32" xr3:uid="{DAD9298A-86A5-41DF-8A08-8917115B7D05}" name="number" dataDxfId="16"/>
+    <tableColumn id="31" xr3:uid="{ED48961D-9B1C-47CE-9058-0D55E176AFEA}" name="number_eng" dataDxfId="15"/>
+    <tableColumn id="17" xr3:uid="{40AA7B73-09EB-4C04-A0C1-3F6E71F64F67}" name="need_price" dataDxfId="14"/>
+    <tableColumn id="18" xr3:uid="{5FA1B26B-95A4-455D-B172-63DCEEB10520}" name="title" dataDxfId="13"/>
+    <tableColumn id="19" xr3:uid="{33B80049-FB1B-4A8D-BFCF-7A110025C077}" name="title_eng" dataDxfId="12"/>
+    <tableColumn id="33" xr3:uid="{82436D67-039D-451F-BC32-135595C97B4D}" name="title_code2" dataDxfId="11"/>
+    <tableColumn id="20" xr3:uid="{76A17E59-A071-4B2A-AD59-3F828847D3A1}" name="unit" dataDxfId="10"/>
+    <tableColumn id="21" xr3:uid="{E074A60A-5506-472C-892E-151E64A9DC17}" name="unit_eng" dataDxfId="9"/>
+    <tableColumn id="22" xr3:uid="{D9312CAD-C015-432F-842E-508EFC8134A7}" name="value" dataDxfId="8"/>
+    <tableColumn id="23" xr3:uid="{6B13F4DC-8BA9-4A6B-99C1-30437AF5F176}" name="Discount" dataDxfId="7"/>
+    <tableColumn id="24" xr3:uid="{C0C6D4B8-07AA-4E5E-ADF0-818F545C096A}" name="Discount2" dataDxfId="6"/>
+    <tableColumn id="25" xr3:uid="{97A3CE2C-05FB-46C4-A3B1-55812D517D77}" name="Discount_off" dataDxfId="5"/>
+    <tableColumn id="26" xr3:uid="{9C77D986-BE4B-4E99-9FA9-C438E5F81EE9}" name="Discount_off2" dataDxfId="4"/>
+    <tableColumn id="27" xr3:uid="{B4517895-D697-437C-A98F-C29FA7F4BBCD}" name="bundle_qty_1" dataDxfId="3"/>
+    <tableColumn id="28" xr3:uid="{8F98E704-CE59-4DA6-8649-0E26C9A98D25}" name="bundle_qty2" dataDxfId="2"/>
+    <tableColumn id="29" xr3:uid="{D26DC1A1-5E2D-4553-AFB6-52A6EA4F856B}" name="bundle_qty2_1" dataDxfId="1"/>
+    <tableColumn id="30" xr3:uid="{3C47136B-C242-4B4E-B44A-FD98662B1FAC}" name="template" dataDxfId="0"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium9" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -516,73182 +2026,1681 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...4 lines deleted...]
-  <dimension ref="A1:I1099"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A43DF494-D6F2-45AE-9895-93D64CD3578E}">
+  <dimension ref="A1:AO13"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A1" sqref="A1"/>
+    <sheetView tabSelected="1" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
+      <pane xSplit="4" topLeftCell="E1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
-[...50034 lines deleted...]
-  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col width="28" customWidth="1" min="1" max="1"/>
-[...22 lines deleted...]
-    <col hidden="1" width="13" customWidth="1" min="25" max="25"/>
+    <col min="1" max="1" width="28.28515625" style="24" customWidth="1"/>
+    <col min="2" max="2" width="14.42578125" style="24" customWidth="1"/>
+    <col min="3" max="3" width="42.5703125" style="24" customWidth="1"/>
+    <col min="4" max="4" width="25" style="24" customWidth="1"/>
+    <col min="5" max="6" width="16" style="24" customWidth="1"/>
+    <col min="7" max="7" width="23.28515625" style="24" customWidth="1"/>
+    <col min="8" max="8" width="18.140625" style="24" customWidth="1"/>
+    <col min="9" max="9" width="41.42578125" style="24" customWidth="1"/>
+    <col min="10" max="10" width="20.42578125" style="24" customWidth="1"/>
+    <col min="11" max="12" width="26.42578125" style="24" customWidth="1"/>
+    <col min="13" max="20" width="18.140625" style="24" customWidth="1"/>
+    <col min="21" max="25" width="12.85546875" style="24" customWidth="1"/>
+    <col min="26" max="26" width="36.28515625" style="24" customWidth="1"/>
+    <col min="27" max="27" width="12.85546875" style="24" customWidth="1"/>
+    <col min="28" max="28" width="28" style="24" customWidth="1"/>
+    <col min="29" max="30" width="14.7109375" style="24" customWidth="1"/>
+    <col min="31" max="31" width="12.5703125" style="24" customWidth="1"/>
+    <col min="32" max="36" width="12.85546875" style="24" customWidth="1"/>
+    <col min="37" max="37" width="29.140625" style="24" customWidth="1"/>
+    <col min="38" max="38" width="34.42578125" style="24" customWidth="1"/>
+    <col min="39" max="39" width="30.5703125" style="24" customWidth="1"/>
+    <col min="40" max="40" width="38.7109375" style="24" customWidth="1"/>
+    <col min="41" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
-    <row r="1" ht="42" customHeight="1">
-[...599 lines deleted...]
-      </c>
+    <row r="1" spans="1:41" s="6" customFormat="1" ht="60.75">
+      <c r="A1" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="25" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z1" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="AA1" s="16" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB1" s="16" t="s">
+        <v>27</v>
+      </c>
+      <c r="AC1" s="16" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD1" s="16" t="s">
+        <v>29</v>
+      </c>
+      <c r="AE1" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="AF1" s="16" t="s">
+        <v>31</v>
+      </c>
+      <c r="AG1" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="AH1" s="16" t="s">
+        <v>33</v>
+      </c>
+      <c r="AI1" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="AJ1" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="AK1" s="17" t="s">
+        <v>35</v>
+      </c>
+      <c r="AL1" s="17" t="s">
+        <v>36</v>
+      </c>
+      <c r="AM1" s="18" t="s">
+        <v>37</v>
+      </c>
+      <c r="AN1" s="18" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="2" spans="1:41" s="22" customFormat="1" ht="39.75" customHeight="1">
+      <c r="A2" s="22" t="s"/>
+      <c r="B2" s="22" t="s"/>
+      <c r="C2" s="22" t="s"/>
+      <c r="D2" s="19" t="s"/>
+      <c r="E2" s="20"/>
+      <c r="F2" s="20"/>
+      <c r="G2" s="21"/>
+      <c r="H2" s="22" t="s"/>
+      <c r="I2" s="22" t="s"/>
+      <c r="J2" s="22" t="s"/>
+      <c r="K2" s="19" t="s"/>
+      <c r="L2" s="19"/>
+      <c r="M2" s="22" t="s"/>
+      <c r="N2" s="22" t="s"/>
+      <c r="O2" s="22" t="s"/>
+      <c r="P2" s="22"/>
+      <c r="Q2" s="22"/>
+      <c r="R2" s="22"/>
+      <c r="S2" s="22"/>
+      <c r="T2" s="21"/>
+      <c r="U2" s="22" t="s"/>
+      <c r="V2" s="22" t="s"/>
+      <c r="W2" s="21"/>
+      <c r="X2" s="21"/>
+      <c r="Y2" s="21"/>
+      <c r="Z2" s="21"/>
+      <c r="AA2" s="21"/>
+      <c r="AB2" s="21"/>
+      <c r="AC2" s="21"/>
+      <c r="AD2" s="21"/>
+      <c r="AE2" s="21"/>
+      <c r="AF2" s="21"/>
+      <c r="AG2" s="21"/>
+      <c r="AH2" s="21"/>
+      <c r="AI2" s="21"/>
+      <c r="AJ2" s="21"/>
+      <c r="AK2" s="23"/>
+      <c r="AL2" s="23"/>
+      <c r="AM2" s="23"/>
+      <c r="AN2" s="23"/>
+    </row>
+    <row r="3" spans="1:41" s="22" customFormat="1" ht="39.75" customHeight="1">
+      <c r="A3" s="22" t="s"/>
+      <c r="B3" s="22" t="s"/>
+      <c r="C3" s="19" t="s"/>
+      <c r="D3" s="19" t="s"/>
+      <c r="E3" s="20"/>
+      <c r="F3" s="20"/>
+      <c r="G3" s="21"/>
+      <c r="H3" s="22" t="s"/>
+      <c r="I3" s="22" t="s"/>
+      <c r="J3" s="22" t="s"/>
+      <c r="K3" s="22" t="s"/>
+      <c r="M3" s="22" t="s"/>
+      <c r="N3" s="21"/>
+      <c r="O3" s="21"/>
+      <c r="P3" s="22"/>
+      <c r="Q3" s="22"/>
+      <c r="R3" s="21"/>
+      <c r="S3" s="22"/>
+      <c r="T3" s="21"/>
+      <c r="U3" s="22" t="s"/>
+      <c r="V3" s="22" t="s"/>
+      <c r="W3" s="21"/>
+      <c r="X3" s="21"/>
+      <c r="Y3" s="21"/>
+      <c r="Z3" s="21"/>
+      <c r="AA3" s="21"/>
+      <c r="AB3" s="21"/>
+      <c r="AC3" s="21"/>
+      <c r="AD3" s="21"/>
+      <c r="AE3" s="21"/>
+      <c r="AF3" s="21"/>
+      <c r="AG3" s="21"/>
+      <c r="AH3" s="21"/>
+      <c r="AI3" s="21"/>
+      <c r="AJ3" s="21"/>
+      <c r="AK3" s="23"/>
+      <c r="AL3" s="23"/>
+      <c r="AM3" s="23"/>
+      <c r="AN3" s="23"/>
+    </row>
+    <row r="4" spans="1:41" s="22" customFormat="1" ht="39.75" customHeight="1">
+      <c r="A4" s="22" t="s"/>
+      <c r="B4" s="22" t="s"/>
+      <c r="C4" s="22" t="s"/>
+      <c r="D4" s="19" t="s"/>
+      <c r="E4" s="20"/>
+      <c r="F4" s="20"/>
+      <c r="G4" s="21"/>
+      <c r="H4" s="22" t="s"/>
+      <c r="I4" s="19" t="s"/>
+      <c r="J4" s="22" t="s"/>
+      <c r="K4" s="19" t="s"/>
+      <c r="M4" s="22" t="s"/>
+      <c r="N4" s="22" t="s"/>
+      <c r="O4" s="21"/>
+      <c r="P4" s="22"/>
+      <c r="Q4" s="22"/>
+      <c r="R4" s="21"/>
+      <c r="S4" s="22"/>
+      <c r="T4" s="21"/>
+      <c r="U4" s="22" t="s"/>
+      <c r="V4" s="22" t="s"/>
+      <c r="W4" s="21"/>
+      <c r="X4" s="21"/>
+      <c r="Y4" s="21"/>
+      <c r="Z4" s="21"/>
+      <c r="AA4" s="21"/>
+      <c r="AB4" s="21"/>
+      <c r="AC4" s="21"/>
+      <c r="AD4" s="21"/>
+      <c r="AE4" s="21"/>
+      <c r="AF4" s="21"/>
+      <c r="AG4" s="21"/>
+      <c r="AH4" s="21"/>
+      <c r="AI4" s="21"/>
+      <c r="AJ4" s="21"/>
+      <c r="AK4" s="23"/>
+      <c r="AL4" s="23"/>
+      <c r="AM4" s="23"/>
+      <c r="AN4" s="23"/>
+    </row>
+    <row r="5" spans="1:41" s="22" customFormat="1" ht="39.75" customHeight="1">
+      <c r="A5" s="22" t="s"/>
+      <c r="B5" s="22" t="s"/>
+      <c r="C5" s="22" t="s"/>
+      <c r="D5" s="19" t="s"/>
+      <c r="E5" s="20"/>
+      <c r="F5" s="20"/>
+      <c r="G5" s="21"/>
+      <c r="H5" s="22" t="s"/>
+      <c r="I5" s="19" t="s"/>
+      <c r="J5" s="22" t="s"/>
+      <c r="K5" s="19" t="s"/>
+      <c r="M5" s="22" t="s"/>
+      <c r="N5" s="22" t="s"/>
+      <c r="O5" s="21"/>
+      <c r="P5" s="22"/>
+      <c r="Q5" s="22"/>
+      <c r="R5" s="22"/>
+      <c r="S5" s="22"/>
+      <c r="T5" s="21"/>
+      <c r="U5" s="22" t="s"/>
+      <c r="V5" s="22" t="s"/>
+      <c r="W5" s="21"/>
+      <c r="X5" s="21"/>
+      <c r="Y5" s="21"/>
+      <c r="Z5" s="21"/>
+      <c r="AA5" s="21"/>
+      <c r="AB5" s="21"/>
+      <c r="AC5" s="21"/>
+      <c r="AD5" s="21"/>
+      <c r="AE5" s="21"/>
+      <c r="AF5" s="21"/>
+      <c r="AG5" s="21"/>
+      <c r="AH5" s="21"/>
+      <c r="AI5" s="21"/>
+      <c r="AJ5" s="21"/>
+      <c r="AK5" s="23"/>
+      <c r="AL5" s="23"/>
+      <c r="AM5" s="23"/>
+      <c r="AN5" s="23"/>
+    </row>
+    <row r="6" spans="1:41" s="22" customFormat="1" ht="69" customHeight="1">
+      <c r="A6" s="22" t="s"/>
+      <c r="B6" s="22" t="s"/>
+      <c r="C6" s="22" t="s"/>
+      <c r="D6" s="19" t="s"/>
+      <c r="E6" s="20"/>
+      <c r="F6" s="20"/>
+      <c r="G6" s="22" t="s"/>
+      <c r="H6" s="21"/>
+      <c r="I6" s="21"/>
+      <c r="J6" s="21"/>
+      <c r="K6" s="21"/>
+      <c r="L6" s="21"/>
+      <c r="M6" s="22" t="s"/>
+      <c r="N6" s="22" t="s"/>
+      <c r="O6" s="22" t="s"/>
+      <c r="P6" s="21"/>
+      <c r="Q6" s="21"/>
+      <c r="R6" s="21"/>
+      <c r="S6" s="21"/>
+      <c r="T6" s="21"/>
+      <c r="U6" s="21"/>
+      <c r="V6" s="21"/>
+      <c r="W6" s="21"/>
+      <c r="X6" s="21"/>
+      <c r="Y6" s="21"/>
+      <c r="Z6" s="21"/>
+      <c r="AA6" s="21"/>
+      <c r="AB6" s="21"/>
+      <c r="AC6" s="21"/>
+      <c r="AD6" s="21"/>
+      <c r="AE6" s="21"/>
+      <c r="AF6" s="21"/>
+      <c r="AG6" s="21"/>
+      <c r="AH6" s="21"/>
+      <c r="AI6" s="21"/>
+      <c r="AJ6" s="21"/>
+      <c r="AK6" s="19" t="s"/>
+      <c r="AL6" s="19" t="s"/>
+      <c r="AM6" s="19" t="s"/>
+      <c r="AN6" s="19" t="s"/>
+    </row>
+    <row r="7" spans="1:41" s="22" customFormat="1" ht="69" customHeight="1">
+      <c r="A7" s="22" t="s"/>
+      <c r="B7" s="22" t="s"/>
+      <c r="C7" s="22" t="s"/>
+      <c r="D7" s="19" t="s"/>
+      <c r="E7" s="20"/>
+      <c r="F7" s="20"/>
+      <c r="G7" s="22" t="s"/>
+      <c r="H7" s="21"/>
+      <c r="I7" s="21"/>
+      <c r="J7" s="21"/>
+      <c r="K7" s="21"/>
+      <c r="L7" s="21"/>
+      <c r="M7" s="22" t="s"/>
+      <c r="N7" s="22" t="s"/>
+      <c r="O7" s="22" t="s"/>
+      <c r="P7" s="21"/>
+      <c r="Q7" s="21"/>
+      <c r="R7" s="21"/>
+      <c r="S7" s="21"/>
+      <c r="T7" s="21"/>
+      <c r="U7" s="21"/>
+      <c r="V7" s="21"/>
+      <c r="W7" s="21"/>
+      <c r="X7" s="21"/>
+      <c r="Y7" s="21"/>
+      <c r="Z7" s="21"/>
+      <c r="AA7" s="21"/>
+      <c r="AB7" s="21"/>
+      <c r="AC7" s="21"/>
+      <c r="AD7" s="21"/>
+      <c r="AE7" s="21"/>
+      <c r="AF7" s="21"/>
+      <c r="AG7" s="21"/>
+      <c r="AH7" s="21"/>
+      <c r="AI7" s="21"/>
+      <c r="AJ7" s="21"/>
+      <c r="AK7" s="19" t="s"/>
+      <c r="AL7" s="19" t="s"/>
+      <c r="AM7" s="19" t="s"/>
+      <c r="AN7" s="19" t="s"/>
+    </row>
+    <row r="8" spans="1:41" s="22" customFormat="1" ht="39.75" customHeight="1">
+      <c r="A8" s="22" t="s"/>
+      <c r="B8" s="22" t="s"/>
+      <c r="C8" s="22" t="s"/>
+      <c r="D8" s="19" t="s"/>
+      <c r="E8" s="20"/>
+      <c r="F8" s="20"/>
+      <c r="G8" s="22" t="s"/>
+      <c r="H8" s="21"/>
+      <c r="I8" s="21"/>
+      <c r="J8" s="21"/>
+      <c r="K8" s="21"/>
+      <c r="L8" s="21"/>
+      <c r="M8" s="22" t="s"/>
+      <c r="N8" s="22" t="s"/>
+      <c r="O8" s="22" t="s"/>
+      <c r="P8" s="21"/>
+      <c r="Q8" s="21"/>
+      <c r="R8" s="21"/>
+      <c r="S8" s="21"/>
+      <c r="T8" s="21"/>
+      <c r="U8" s="21"/>
+      <c r="V8" s="21"/>
+      <c r="W8" s="21"/>
+      <c r="X8" s="21"/>
+      <c r="Y8" s="22" t="s"/>
+      <c r="Z8" s="19" t="s"/>
+      <c r="AA8" s="22" t="s"/>
+      <c r="AB8" s="19" t="s"/>
+      <c r="AC8" s="19" t="s"/>
+      <c r="AD8" s="19" t="s"/>
+      <c r="AE8" s="19"/>
+      <c r="AF8" s="22"/>
+      <c r="AG8" s="22"/>
+      <c r="AH8" s="21"/>
+      <c r="AI8" s="21"/>
+      <c r="AJ8" s="22"/>
+      <c r="AK8" s="19" t="s"/>
+      <c r="AL8" s="19" t="s"/>
+      <c r="AM8" s="23"/>
+      <c r="AN8" s="23"/>
+    </row>
+    <row r="9" spans="1:41" s="22" customFormat="1" ht="53.25" customHeight="1">
+      <c r="A9" s="22" t="s"/>
+      <c r="B9" s="22" t="s"/>
+      <c r="C9" s="22" t="s"/>
+      <c r="D9" s="19" t="s"/>
+      <c r="E9" s="20"/>
+      <c r="F9" s="20"/>
+      <c r="G9" s="22" t="s"/>
+      <c r="H9" s="21"/>
+      <c r="I9" s="21"/>
+      <c r="J9" s="21"/>
+      <c r="K9" s="21"/>
+      <c r="L9" s="21"/>
+      <c r="M9" s="22" t="s"/>
+      <c r="N9" s="22" t="s"/>
+      <c r="O9" s="22" t="s"/>
+      <c r="P9" s="21"/>
+      <c r="Q9" s="21"/>
+      <c r="R9" s="21"/>
+      <c r="S9" s="21"/>
+      <c r="T9" s="21"/>
+      <c r="U9" s="21"/>
+      <c r="V9" s="21"/>
+      <c r="W9" s="21"/>
+      <c r="X9" s="21"/>
+      <c r="Y9" s="22" t="s"/>
+      <c r="Z9" s="19" t="s"/>
+      <c r="AA9" s="22" t="s"/>
+      <c r="AB9" s="19" t="s"/>
+      <c r="AC9" s="19" t="s"/>
+      <c r="AD9" s="19" t="s"/>
+      <c r="AE9" s="19"/>
+      <c r="AF9" s="22"/>
+      <c r="AG9" s="22"/>
+      <c r="AH9" s="21"/>
+      <c r="AI9" s="22" t="s"/>
+      <c r="AJ9" s="22"/>
+      <c r="AK9" s="19" t="s"/>
+      <c r="AL9" s="19" t="s"/>
+      <c r="AM9" s="23"/>
+      <c r="AN9" s="23"/>
+    </row>
+    <row r="10" spans="1:41" s="22" customFormat="1" ht="93" customHeight="1">
+      <c r="A10" s="22" t="s"/>
+      <c r="B10" s="22" t="s"/>
+      <c r="C10" s="22" t="s"/>
+      <c r="D10" s="19" t="s"/>
+      <c r="E10" s="20"/>
+      <c r="F10" s="20"/>
+      <c r="G10" s="22" t="s"/>
+      <c r="H10" s="21"/>
+      <c r="I10" s="21"/>
+      <c r="J10" s="21"/>
+      <c r="K10" s="21"/>
+      <c r="L10" s="21"/>
+      <c r="M10" s="22" t="s"/>
+      <c r="N10" s="22" t="s"/>
+      <c r="O10" s="22" t="s"/>
+      <c r="P10" s="21"/>
+      <c r="Q10" s="21"/>
+      <c r="R10" s="21"/>
+      <c r="S10" s="21"/>
+      <c r="T10" s="21"/>
+      <c r="U10" s="21"/>
+      <c r="V10" s="21"/>
+      <c r="W10" s="22"/>
+      <c r="X10" s="22"/>
+      <c r="Y10" s="21"/>
+      <c r="Z10" s="21"/>
+      <c r="AA10" s="21"/>
+      <c r="AB10" s="21"/>
+      <c r="AC10" s="21"/>
+      <c r="AD10" s="21"/>
+      <c r="AE10" s="21"/>
+      <c r="AF10" s="21"/>
+      <c r="AG10" s="21"/>
+      <c r="AH10" s="21"/>
+      <c r="AI10" s="21"/>
+      <c r="AJ10" s="21"/>
+      <c r="AK10" s="19" t="s"/>
+      <c r="AL10" s="19" t="s"/>
+      <c r="AM10" s="19" t="s"/>
+      <c r="AN10" s="19" t="s"/>
+    </row>
+    <row r="11" spans="1:41" s="22" customFormat="1" ht="47.25" customHeight="1">
+      <c r="A11" s="22" t="s"/>
+      <c r="B11" s="22" t="s"/>
+      <c r="C11" s="22" t="s"/>
+      <c r="D11" s="19" t="s"/>
+      <c r="E11" s="20"/>
+      <c r="F11" s="20"/>
+      <c r="G11" s="19" t="s"/>
+      <c r="H11" s="19" t="s"/>
+      <c r="I11" s="19" t="s"/>
+      <c r="J11" s="22" t="s"/>
+      <c r="K11" s="19" t="s"/>
+      <c r="L11" s="19"/>
+      <c r="M11" s="22" t="s"/>
+      <c r="N11" s="21"/>
+      <c r="O11" s="21"/>
+      <c r="P11" s="22"/>
+      <c r="Q11" s="22"/>
+      <c r="R11" s="22"/>
+      <c r="S11" s="21"/>
+      <c r="T11" s="22"/>
+      <c r="U11" s="22" t="s"/>
+      <c r="V11" s="22" t="s"/>
+      <c r="W11" s="21"/>
+      <c r="X11" s="21"/>
+      <c r="Y11" s="21"/>
+      <c r="Z11" s="21"/>
+      <c r="AA11" s="21"/>
+      <c r="AB11" s="21"/>
+      <c r="AC11" s="21"/>
+      <c r="AD11" s="21"/>
+      <c r="AE11" s="21"/>
+      <c r="AF11" s="21"/>
+      <c r="AG11" s="21"/>
+      <c r="AH11" s="21"/>
+      <c r="AI11" s="21"/>
+      <c r="AJ11" s="21"/>
+      <c r="AK11" s="19" t="s"/>
+      <c r="AL11" s="19" t="s"/>
+      <c r="AM11" s="23"/>
+      <c r="AN11" s="23"/>
+    </row>
+    <row r="12" spans="1:41" s="22" customFormat="1" ht="39.75" customHeight="1">
+      <c r="A12" s="22" t="s"/>
+      <c r="B12" s="22" t="s"/>
+      <c r="C12" s="22" t="s"/>
+      <c r="D12" s="19" t="s"/>
+      <c r="E12" s="20"/>
+      <c r="F12" s="20"/>
+      <c r="G12" s="19" t="s"/>
+      <c r="H12" s="22" t="s"/>
+      <c r="I12" s="22" t="s"/>
+      <c r="J12" s="22" t="s"/>
+      <c r="K12" s="22" t="s"/>
+      <c r="M12" s="22" t="s"/>
+      <c r="N12" s="22" t="s"/>
+      <c r="O12" s="22" t="s"/>
+      <c r="P12" s="22"/>
+      <c r="Q12" s="22"/>
+      <c r="R12" s="22"/>
+      <c r="S12" s="21"/>
+      <c r="T12" s="22"/>
+      <c r="U12" s="22" t="s"/>
+      <c r="V12" s="22" t="s"/>
+      <c r="W12" s="21"/>
+      <c r="X12" s="21"/>
+      <c r="Y12" s="21"/>
+      <c r="Z12" s="21"/>
+      <c r="AA12" s="21"/>
+      <c r="AB12" s="21"/>
+      <c r="AC12" s="21"/>
+      <c r="AD12" s="21"/>
+      <c r="AE12" s="21"/>
+      <c r="AF12" s="21"/>
+      <c r="AG12" s="21"/>
+      <c r="AH12" s="21"/>
+      <c r="AI12" s="21"/>
+      <c r="AJ12" s="21"/>
+      <c r="AK12" s="19" t="s"/>
+      <c r="AL12" s="19" t="s"/>
+      <c r="AM12" s="23"/>
+      <c r="AN12" s="23"/>
+    </row>
+    <row r="13" spans="1:41" ht="50.25" customHeight="1">
+      <c r="A13" s="22" t="s"/>
+      <c r="B13" s="22" t="s"/>
+      <c r="C13" s="22" t="s"/>
+      <c r="D13" s="19" t="s"/>
+      <c r="E13" s="20"/>
+      <c r="F13" s="20"/>
+      <c r="G13" s="19" t="s"/>
+      <c r="H13" s="19" t="s"/>
+      <c r="I13" s="19" t="s"/>
+      <c r="J13" s="22" t="s"/>
+      <c r="K13" s="33" t="s"/>
+      <c r="L13" s="22"/>
+      <c r="M13" s="22" t="s"/>
+      <c r="N13" s="22" t="s"/>
+      <c r="O13" s="22" t="s"/>
+      <c r="P13" s="22"/>
+      <c r="Q13" s="22"/>
+      <c r="R13" s="22"/>
+      <c r="S13" s="21"/>
+      <c r="T13" s="22"/>
+      <c r="U13" s="22" t="s"/>
+      <c r="V13" s="22" t="s"/>
+      <c r="W13" s="21"/>
+      <c r="X13" s="21"/>
+      <c r="Y13" s="21"/>
+      <c r="Z13" s="21"/>
+      <c r="AA13" s="21"/>
+      <c r="AB13" s="21"/>
+      <c r="AC13" s="21"/>
+      <c r="AD13" s="21"/>
+      <c r="AE13" s="21"/>
+      <c r="AF13" s="21"/>
+      <c r="AG13" s="21"/>
+      <c r="AH13" s="21"/>
+      <c r="AI13" s="21"/>
+      <c r="AJ13" s="21"/>
+      <c r="AK13" s="19" t="s"/>
+      <c r="AL13" s="19" t="s"/>
+      <c r="AM13" s="23"/>
+      <c r="AN13" s="23"/>
+      <c r="AO13" s="22"/>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
-[...4467 lines deleted...]
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <autoFilter ref="A1:AN1" xr:uid="{A43DF494-D6F2-45AE-9895-93D64CD3578E}"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
+      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="4">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{03F26531-CA5E-487C-A1F9-7A2162621C27}">
+          <x14:formula1>
+            <xm:f>Index!$B$2:$B$9</xm:f>
+          </x14:formula1>
+          <xm:sqref>B2:B13</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{DAA030C3-7392-459E-8CE3-418FC9CBC541}">
+          <x14:formula1>
+            <xm:f>Index!$A$2:$A$4</xm:f>
+          </x14:formula1>
+          <xm:sqref>A2:A13</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{03AA8915-38C7-4B63-889A-7C41F300527F}">
+          <x14:formula1>
+            <xm:f>Index!$D$2:$D$12</xm:f>
+          </x14:formula1>
+          <xm:sqref>D2:D13</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{296458D8-A7A9-4FF8-8D54-9D8BBDD32147}">
+          <x14:formula1>
+            <xm:f>Index!$C$3:$C$10</xm:f>
+          </x14:formula1>
+          <xm:sqref>C2:C13</xm:sqref>
+        </x14:dataValidation>
+      </x14:dataValidations>
+    </ext>
+  </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...4 lines deleted...]
-  <dimension ref="A1:IG3"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3715F1A8-0D35-4BA9-9D73-7A7403F1E3F9}">
+  <dimension ref="A1:AG9"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
+    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="C1" sqref="C1:H1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.45"/>
   <cols>
-    <col width="30" customWidth="1" min="1" max="1"/>
-[...238 lines deleted...]
-    <col hidden="1" width="13" customWidth="1" min="241" max="241"/>
+    <col min="1" max="1" width="29" customWidth="1"/>
+    <col min="2" max="2" width="19.28515625" customWidth="1"/>
+    <col min="5" max="8" width="10.5703125" customWidth="1"/>
+    <col min="10" max="10" width="14" customWidth="1"/>
+    <col min="11" max="11" width="16.5703125" customWidth="1"/>
+    <col min="12" max="12" width="14.7109375" customWidth="1"/>
+    <col min="13" max="13" width="10.28515625" customWidth="1"/>
+    <col min="14" max="14" width="16.85546875" customWidth="1"/>
+    <col min="15" max="15" width="9.28515625" customWidth="1"/>
+    <col min="16" max="18" width="14.28515625" customWidth="1"/>
+    <col min="19" max="19" width="14.42578125" customWidth="1"/>
+    <col min="20" max="21" width="14" customWidth="1"/>
+    <col min="22" max="22" width="12.140625" customWidth="1"/>
+    <col min="24" max="24" width="12.140625" customWidth="1"/>
+    <col min="26" max="32" width="14.5703125" customWidth="1"/>
+    <col min="33" max="33" width="11.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" ht="42" customHeight="1">
-[...3752 lines deleted...]
-        </is>
+    <row r="1" spans="1:33" ht="15.6">
+      <c r="A1" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="R1" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="S1" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="T1" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="U1" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="W1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="Y1" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="Z1" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="AA1" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="AB1" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="AC1" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="AD1" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="AE1" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="AF1" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="AG1" s="1" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="2" spans="1:33" s="5" customFormat="1" ht="60.75" customHeight="1">
+      <c r="A2" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="C2" s="2">
+        <v>50</v>
+      </c>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="G2" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="H2" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="I2" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="J2" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="K2" s="2">
+        <v>16</v>
+      </c>
+      <c r="L2" s="2">
+        <v>6</v>
+      </c>
+      <c r="M2" s="2">
+        <v>9527</v>
+      </c>
+      <c r="N2" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="O2" s="2"/>
+      <c r="P2" s="2"/>
+      <c r="Q2" s="2"/>
+      <c r="R2" s="2"/>
+      <c r="S2" s="2"/>
+      <c r="T2" s="2"/>
+      <c r="U2" s="2"/>
+      <c r="V2" s="2"/>
+      <c r="W2" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="X2" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="Y2" s="2"/>
+      <c r="AG2" s="2" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="3" spans="1:33" s="5" customFormat="1" ht="60.75" customHeight="1">
+      <c r="A3" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="C3" s="2">
+        <v>50</v>
+      </c>
+      <c r="D3" s="2"/>
+      <c r="E3" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="G3" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="H3" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="I3" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="J3" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="K3" s="2"/>
+      <c r="L3" s="2"/>
+      <c r="M3" s="2">
+        <v>9527</v>
+      </c>
+      <c r="N3" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="O3" s="2"/>
+      <c r="P3" s="2"/>
+      <c r="Q3" s="2"/>
+      <c r="R3" s="2"/>
+      <c r="S3" s="2"/>
+      <c r="T3" s="2"/>
+      <c r="U3" s="2"/>
+      <c r="V3" s="2"/>
+      <c r="W3" s="2"/>
+      <c r="X3" s="2"/>
+      <c r="Y3" s="2"/>
+      <c r="AG3" s="2" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="4" spans="1:33" s="5" customFormat="1" ht="60.75" customHeight="1">
+      <c r="A4" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="C4" s="2">
+        <v>50</v>
+      </c>
+      <c r="D4" s="2"/>
+      <c r="E4" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="G4" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="H4" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="I4" s="2"/>
+      <c r="J4" s="2"/>
+      <c r="K4" s="2"/>
+      <c r="L4" s="2"/>
+      <c r="M4" s="2">
+        <v>9527</v>
+      </c>
+      <c r="N4" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="O4" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="P4" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="Q4" s="2"/>
+      <c r="R4" s="2"/>
+      <c r="S4" s="2">
+        <v>777</v>
+      </c>
+      <c r="T4" s="2"/>
+      <c r="U4" s="2"/>
+      <c r="V4" s="2"/>
+      <c r="W4" s="2"/>
+      <c r="X4" s="2"/>
+      <c r="Y4" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="AG4" s="2" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="5" spans="1:33" s="5" customFormat="1" ht="60.75" customHeight="1">
+      <c r="A5" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="C5" s="2">
+        <v>50</v>
+      </c>
+      <c r="D5" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="G5" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="H5" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="I5" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="J5" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="K5" s="2"/>
+      <c r="L5" s="2"/>
+      <c r="M5" s="2">
+        <v>9527</v>
+      </c>
+      <c r="N5" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="O5" s="2"/>
+      <c r="P5" s="2"/>
+      <c r="Q5" s="2"/>
+      <c r="R5" s="2"/>
+      <c r="S5" s="2"/>
+      <c r="T5" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="U5" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="V5" s="2"/>
+      <c r="W5" s="2"/>
+      <c r="X5" s="2"/>
+      <c r="Y5" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="AG5" s="2" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="6" spans="1:33" s="5" customFormat="1" ht="60.75" customHeight="1">
+      <c r="A6" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="C6" s="2">
+        <v>50</v>
+      </c>
+      <c r="D6" s="2"/>
+      <c r="E6" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="G6" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="H6" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="I6" s="2"/>
+      <c r="J6" s="2"/>
+      <c r="K6" s="2"/>
+      <c r="L6" s="2"/>
+      <c r="M6" s="2">
+        <v>9527</v>
+      </c>
+      <c r="N6" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="O6" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="P6" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="Q6" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="R6" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="S6" s="2"/>
+      <c r="T6" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="U6" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="V6" s="2"/>
+      <c r="W6" s="2"/>
+      <c r="X6" s="2"/>
+      <c r="Y6" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="AG6" s="2" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="7" spans="1:33" s="5" customFormat="1" ht="60.75" customHeight="1">
+      <c r="A7" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="C7" s="2">
+        <v>50</v>
+      </c>
+      <c r="D7" s="2"/>
+      <c r="E7" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="G7" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="H7" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="I7" s="2"/>
+      <c r="J7" s="2"/>
+      <c r="K7" s="2"/>
+      <c r="L7" s="2"/>
+      <c r="M7" s="2">
+        <v>9527</v>
+      </c>
+      <c r="N7" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="O7" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="P7" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="Q7" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="R7" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="S7" s="2"/>
+      <c r="T7" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="U7" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="V7" s="2"/>
+      <c r="W7" s="2"/>
+      <c r="X7" s="2"/>
+      <c r="Y7" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="AG7" s="2" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="8" spans="1:33" s="5" customFormat="1" ht="60.75" customHeight="1">
+      <c r="A8" s="2"/>
+      <c r="B8" s="2"/>
+      <c r="C8" s="2"/>
+      <c r="D8" s="2"/>
+      <c r="E8" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="G8" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="H8" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="I8" s="2"/>
+      <c r="J8" s="2"/>
+      <c r="K8" s="2"/>
+      <c r="L8" s="2">
+        <v>6</v>
+      </c>
+      <c r="M8" s="2"/>
+      <c r="N8" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="O8" s="2"/>
+      <c r="P8" s="2"/>
+      <c r="Q8" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="R8" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="S8" s="2"/>
+      <c r="T8" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="U8" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="V8" s="2">
+        <v>9999</v>
+      </c>
+      <c r="W8" s="2"/>
+      <c r="X8" s="2"/>
+      <c r="Y8" s="2"/>
+      <c r="Z8" s="5">
+        <v>99</v>
+      </c>
+      <c r="AA8" s="5">
+        <v>88</v>
+      </c>
+      <c r="AB8" s="5">
+        <v>8</v>
+      </c>
+      <c r="AC8" s="5">
+        <v>8</v>
+      </c>
+      <c r="AD8" s="5">
+        <v>8</v>
+      </c>
+      <c r="AE8" s="5">
+        <v>8</v>
+      </c>
+      <c r="AF8" s="5">
+        <v>8</v>
+      </c>
+      <c r="AG8" s="2" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="9" spans="1:33" s="5" customFormat="1" ht="60.75" customHeight="1">
+      <c r="A9" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="C9" s="2">
+        <v>50</v>
+      </c>
+      <c r="D9" s="2"/>
+      <c r="E9" s="2" t="s">
+        <v>182</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="G9" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="H9" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="I9" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="J9" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="K9" s="2"/>
+      <c r="L9" s="2"/>
+      <c r="M9" s="2">
+        <v>9527</v>
+      </c>
+      <c r="N9" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="O9" s="2"/>
+      <c r="P9" s="2"/>
+      <c r="Q9" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="R9" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="S9" s="2"/>
+      <c r="T9" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="U9" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="V9" s="2"/>
+      <c r="W9" s="2"/>
+      <c r="X9" s="2"/>
+      <c r="Y9" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="AG9" s="2" t="s">
+        <v>184</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
-[...4046 lines deleted...]
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <phoneticPr fontId="2" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <tableParts count="1">
+    <tablePart r:id="rId1"/>
+  </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...4 lines deleted...]
-  <dimension ref="A1:AD27"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{233D0001-205D-4204-BFA4-EC58EF17D512}">
+  <dimension ref="A1:Q9"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
+    <sheetView topLeftCell="L1" workbookViewId="0">
+      <selection activeCell="P10" sqref="P10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.45"/>
   <cols>
-    <col width="28" customWidth="1" min="1" max="1"/>
-[...27 lines deleted...]
-    <col hidden="1" width="13" customWidth="1" min="30" max="30"/>
+    <col min="1" max="1" width="23" customWidth="1"/>
+    <col min="2" max="3" width="28.7109375" customWidth="1"/>
+    <col min="4" max="4" width="20.42578125" customWidth="1"/>
+    <col min="5" max="5" width="24.42578125" customWidth="1"/>
+    <col min="6" max="6" width="24.7109375" customWidth="1"/>
+    <col min="7" max="7" width="28" customWidth="1"/>
+    <col min="8" max="9" width="22.140625" customWidth="1"/>
+    <col min="10" max="10" width="24" customWidth="1"/>
+    <col min="11" max="11" width="25.28515625" customWidth="1"/>
+    <col min="12" max="12" width="15.140625" customWidth="1"/>
+    <col min="14" max="14" width="13" customWidth="1"/>
+    <col min="15" max="15" width="12.140625" customWidth="1"/>
+    <col min="16" max="16" width="21.85546875" customWidth="1"/>
+    <col min="17" max="17" width="20.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" ht="42" customHeight="1">
-[...737 lines deleted...]
-        </is>
+    <row r="1" spans="1:17" ht="25.5" customHeight="1">
+      <c r="A1" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="B1" s="7" t="s">
+        <v>185</v>
+      </c>
+      <c r="C1" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="D1" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="E1" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F1" s="7" t="s">
+        <v>187</v>
+      </c>
+      <c r="G1" s="7" t="s">
+        <v>188</v>
+      </c>
+      <c r="H1" s="7" t="s">
+        <v>189</v>
+      </c>
+      <c r="I1" s="7" t="s">
+        <v>190</v>
+      </c>
+      <c r="J1" s="7" t="s">
+        <v>191</v>
+      </c>
+      <c r="K1" s="7" t="s">
+        <v>192</v>
+      </c>
+      <c r="L1" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="M1" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="N1" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="O1" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="P1" s="8" t="s">
+        <v>193</v>
+      </c>
+      <c r="Q1" s="8" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="2" spans="1:17" ht="15.6">
+      <c r="A2" s="9" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="3" spans="1:17" ht="15.6">
+      <c r="A3" s="10" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="4" spans="1:17" ht="15.6">
+      <c r="A4" s="9" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="5" spans="1:17" ht="31.15">
+      <c r="A5" s="10" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="6" spans="1:17" ht="31.15">
+      <c r="A6" s="9" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17" ht="31.15">
+      <c r="A7" s="10" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="8" spans="1:17" ht="15.6">
+      <c r="A8" s="9" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17" ht="15.6">
+      <c r="A9" s="11" t="s">
+        <v>197</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
-[...4582 lines deleted...]
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...4 lines deleted...]
-  <dimension ref="A1:AF29"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{74D0AA67-3C72-4777-B6E7-382EED027243}">
+  <dimension ref="A1:E16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
+      <selection activeCell="C6" sqref="C3:C9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.45"/>
   <cols>
-    <col width="28" customWidth="1" min="1" max="1"/>
-[...29 lines deleted...]
-    <col hidden="1" width="13" customWidth="1" min="32" max="32"/>
+    <col min="1" max="1" width="14.28515625" customWidth="1"/>
+    <col min="2" max="2" width="15.5703125" customWidth="1"/>
+    <col min="3" max="3" width="30.28515625" customWidth="1"/>
+    <col min="4" max="4" width="28.5703125" customWidth="1"/>
+    <col min="5" max="5" width="26.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" ht="42" customHeight="1">
-[...792 lines deleted...]
-        </is>
+    <row r="1" spans="1:5">
+      <c r="A1" s="26" t="s">
+        <v>198</v>
+      </c>
+      <c r="B1" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="26" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" ht="15">
+      <c r="A2" s="27" t="s">
+        <v>39</v>
+      </c>
+      <c r="B2" s="30" t="s">
+        <v>60</v>
+      </c>
+      <c r="C2" s="27" t="s">
+        <v>41</v>
+      </c>
+      <c r="D2" s="27" t="s">
+        <v>82</v>
+      </c>
+      <c r="E2" s="32" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="28" t="s">
+        <v>92</v>
+      </c>
+      <c r="B3" s="31" t="s">
+        <v>52</v>
+      </c>
+      <c r="C3" s="28" t="s">
+        <v>61</v>
+      </c>
+      <c r="D3" s="27" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" ht="15">
+      <c r="A4" s="28" t="s">
+        <v>98</v>
+      </c>
+      <c r="B4" s="27" t="s">
+        <v>40</v>
+      </c>
+      <c r="C4" s="34" t="s">
+        <v>67</v>
+      </c>
+      <c r="D4" s="28" t="s">
+        <v>105</v>
+      </c>
+      <c r="E4" s="32" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" ht="25.5" customHeight="1">
+      <c r="A5" s="27"/>
+      <c r="B5" s="27" t="s">
+        <v>199</v>
+      </c>
+      <c r="C5" s="27" t="s">
+        <v>200</v>
+      </c>
+      <c r="D5" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="E5" s="32" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" ht="31.5" customHeight="1">
+      <c r="A6" s="28"/>
+      <c r="B6" s="28" t="s">
+        <v>201</v>
+      </c>
+      <c r="C6" s="29" t="s">
+        <v>53</v>
+      </c>
+      <c r="D6" s="27" t="s">
+        <v>74</v>
+      </c>
+      <c r="E6" s="32" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" ht="22.5" customHeight="1">
+      <c r="A7" s="27"/>
+      <c r="B7" s="27" t="s">
+        <v>73</v>
+      </c>
+      <c r="C7" s="27"/>
+      <c r="D7" s="27" t="s">
+        <v>80</v>
+      </c>
+      <c r="E7" s="32" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" ht="22.5" customHeight="1">
+      <c r="A8" s="27"/>
+      <c r="B8" s="27"/>
+      <c r="C8" s="27"/>
+      <c r="D8" s="27" t="s">
+        <v>202</v>
+      </c>
+      <c r="E8" s="32"/>
+    </row>
+    <row r="9" spans="1:5" ht="15">
+      <c r="A9" s="27"/>
+      <c r="B9" s="27" t="s">
+        <v>81</v>
+      </c>
+      <c r="C9" s="27"/>
+      <c r="D9" s="27" t="s">
+        <v>203</v>
+      </c>
+      <c r="E9" s="32" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" ht="15">
+      <c r="A10" s="27"/>
+      <c r="B10" s="27"/>
+      <c r="C10" s="27"/>
+      <c r="D10" s="27" t="s">
+        <v>99</v>
+      </c>
+      <c r="E10" s="32" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" ht="15">
+      <c r="A11" s="27"/>
+      <c r="B11" s="27"/>
+      <c r="C11" s="27"/>
+      <c r="D11" s="27"/>
+      <c r="E11" s="32"/>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="27"/>
+      <c r="B12" s="27"/>
+      <c r="C12" s="27"/>
+      <c r="D12" s="27"/>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="B15" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="B16" t="s">
+        <v>205</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
-[...3703 lines deleted...]
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Application>Microsoft Excel Online</Application>
+  <Manager/>
+  <Company/>
+  <HyperlinkBase/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>openpyxl</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
+  <cp:lastModifiedBy/>
+  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>